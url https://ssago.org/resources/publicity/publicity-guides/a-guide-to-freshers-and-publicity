--- v0 (2026-10-03)
+++ v1 (2026-10-24)
@@ -1,76 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A Guide to Freshers Week and Publicity</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -514,57 +518,59 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshers Week </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -616,55 +622,57 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SSAGO website</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Make sure your SSAGO website for your club is up to date. Some members who may have heard of SSAGO before getting to university may register their interest in your club here. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
       <w:pPr>
@@ -825,79 +833,83 @@
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Membership </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">For 2024-2025 SSAGO membership stands at: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">£6 - Full student member</w:t>
@@ -952,55 +964,57 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshers stalls</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshers stalls are important, they are often the first impression a potential member has of your society. Here are some ideas of things you may want on your freshers stall: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
@@ -1141,55 +1155,57 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Freshers/taster events</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The first few meetings of the first semester are so important to keep members engaged. It’s essential these meetings are engaging and exciting and gives the chance for new members and old members to mix. With this in mind it’s also important for these events/activities to work with a large group of people. Here are some ideas of some activities: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
@@ -1335,67 +1351,70 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Publicity materials </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">There are many resources available on the SSAGO website for you to download and print for your use, these include: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
@@ -1580,62 +1599,65 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">National</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> SSAGO discord</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Encourage new members to join the SSAGO discord (make sure they link their SSAGO account to their discord one). Here members will have the chance to interact with SSAGO members from clubs all across the country based on common interests or general chatter. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
@@ -1792,57 +1814,59 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Publicity </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -1894,55 +1918,57 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Social medias</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">There are many types of social media that can be used to publicise your club: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
@@ -2399,55 +2425,57 @@
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
       <w:pPr>
         <w:ind w:left="1440" w:firstLine="0"/>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Group chats</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Group chats are essential for communication between club members and committee members about weekly meetings, regional events or national events. There are many platforms you could have a group chat on for sharing this information, some including: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
@@ -2556,55 +2584,57 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Publicity materials</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">There are many resources available on the SSAGO website for you to download and print for your use, these include: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -2764,55 +2794,57 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">National SSAGO social medias</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Promoting the National SSAGO social media to members is also always great! It can give members the chance to keep up to date with national events and important information like AGMs. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:left="720" w:hanging="360"/>
         <w:rPr>
           <w:u w:val="none"/>
@@ -2973,55 +3005,57 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">SSAGO website </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Committee members can access and make changes to your club page on the website. Make sure you've filled in your social media details on the membership system: </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
           <w:rPr>
             <w:color w:val="1155cc"/>
             <w:u w:val="single"/>
             <w:rtl w:val="0"/>
           </w:rPr>
           <w:t xml:space="preserve">https://membership.ssago.org/clubs/social</w:t>
         </w:r>
       </w:hyperlink>
@@ -3040,56 +3074,56 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">It should look like this: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
             <wp:extent cx="3795713" cy="884362"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image1.png"/>
+            <wp:docPr id="1" name="image2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="image1.png"/>
+                    <pic:cNvPr id="0" name="image2.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3795713" cy="884362"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
@@ -3154,66 +3188,66 @@
         </w:rPr>
         <w:t xml:space="preserve">publicity@ssago.org</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="999999"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:pict>
         <v:shape id="WordPictureWatermark1" style="position:absolute;width:363.68503937007875pt;height:414.59531943657856pt;rotation:0;z-index:-503316481;mso-position-horizontal-relative:margin;mso-position-horizontal:center;mso-position-vertical-relative:margin;mso-position-vertical:center;" alt="" type="#_x0000_t75">
-          <v:imagedata blacklevel="22938f" cropbottom="0f" cropleft="0f" cropright="0f" croptop="0f" gain="19661f" r:id="rId1" o:title="image4.png"/>
+          <v:imagedata blacklevel="22938f" cropbottom="0f" cropleft="0f" cropright="0f" croptop="0f" gain="19661f" r:id="rId1" o:title="image3.png"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
           <wp:extent cx="5731200" cy="1092200"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
-          <wp:docPr id="2" name="image2.png"/>
+          <wp:docPr id="2" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="image2.png"/>
+                  <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="5731200" cy="1092200"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect"/>
                   <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
@@ -4678,224 +4712,237 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en_GB"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="TableNormal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://membership.ssago.org/clubs/social" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://membership.ssago.org/clubs/social" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:publicity@ssago.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>