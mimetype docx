--- v0 (2026-10-03)
+++ v1 (2026-10-24)
@@ -1,76 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml" PartName="/word/footer1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:body>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000002">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">A Guide to Rally Publicity</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000003">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -454,57 +458,59 @@
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Making social media accounts </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
@@ -731,99 +737,104 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Types of posts </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -1199,141 +1210,149 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Frequency of posts </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -1627,71 +1646,74 @@
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Apps to use </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -1767,323 +1789,344 @@
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Some other platforms I have heard of (but have no experience in) are </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">visme</w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">, snappa, and vistacreate.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">At the event publicity </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -2104,740 +2147,790 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">The beauty of SSAGO is that they love to take photos. Be sure to promote the google photo drive post event so everyone can share their photos. The attendees will have plenty of pics to share from their weekend. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">News articles </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Post event, the national publicity officer will probably reach out to you to write up a news article to be published on the SSAGO website. It can be nice for this to be done within a month from your event if you have capacity. If you are unsure what to include then it can be great to read some past articles and see what they included and the structure they followed. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
       <w:pPr>
         <w:rPr>
           <w:b w:val="1"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">General committee responsibilities </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
       <w:pPr>
         <w:rPr/>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
@@ -2973,51 +3066,51 @@
         </w:rPr>
         <w:t xml:space="preserve">publicity@ssago.org</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr>
         <w:color w:val="999999"/>
         <w:rtl w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
     <w:pPr>
       <w:rPr/>
     </w:pPr>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:pict>
         <v:shape id="WordPictureWatermark1" style="position:absolute;width:363.68503937007875pt;height:414.59531943657856pt;rotation:0;z-index:-503316481;mso-position-horizontal-relative:margin;mso-position-horizontal:center;mso-position-vertical-relative:margin;mso-position-vertical:center;" alt="" type="#_x0000_t75">
-          <v:imagedata blacklevel="22938f" cropbottom="0f" cropleft="0f" cropright="0f" croptop="0f" gain="19661f" r:id="rId1" o:title="image3.png"/>
+          <v:imagedata blacklevel="22938f" cropbottom="0f" cropleft="0f" cropright="0f" croptop="0f" gain="19661f" r:id="rId1" o:title="image2.png"/>
         </v:shape>
       </w:pict>
     </w:r>
     <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
       <w:rPr/>
       <w:drawing>
         <wp:inline distB="114300" distT="114300" distL="114300" distR="114300">
           <wp:extent cx="5731200" cy="1092200"/>
           <wp:effectExtent b="0" l="0" r="0" t="0"/>
           <wp:docPr id="1" name="image1.png"/>
           <a:graphic>
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic>
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="image1.png"/>
                   <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2"/>
                   <a:srcRect b="0" l="0" r="0" t="0"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
@@ -3367,224 +3460,237 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+  <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en_GB"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100.0" w:type="dxa"/>
+        <w:left w:w="100.0" w:type="dxa"/>
+        <w:bottom w:w="100.0" w:type="dxa"/>
+        <w:right w:w="100.0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="normal"/>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="TableNormal"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:i w:val="1"/>
+      <w:iCs w:val="1"/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:keepNext w:val="1"/>
       <w:keepLines w:val="1"/>
       <w:pageBreakBefore w:val="0"/>
       <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:publicity@ssago.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>